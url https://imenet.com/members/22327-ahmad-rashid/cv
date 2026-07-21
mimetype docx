--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,187 +1,331 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5C398F1C" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>DR. AHMAD RASHID, DPM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2733FC3E" w14:textId="6F10896A" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
+    <w:p w14:paraId="2733FC3E" w14:textId="6040EA5B" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:spacing w:after="80" w:line="228" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Board-Certified Podiatric Physician | Independent Medical Examination | Medical-Legal Review | Lower-Extremity </w:t>
+        <w:t xml:space="preserve">Board-Certified Podiatric Physician | Independent Medical Examination | Medical-Legal Review | </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6C76">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Foot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6C76">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>and-Ankle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A5D2E" w:rsidRPr="006A5D2E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Impairment &amp; Disability Evaluation</w:t>
+        <w:t>Impairment Evaluation</w:t>
+      </w:r>
+      <w:r w:rsidR="002420EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00524D94">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Causation Analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FCAF46" w14:textId="7E6196F8" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
+    <w:p w14:paraId="301FE9D5" w14:textId="149AC451" w:rsidR="00D66C20" w:rsidRDefault="00234909">
       <w:pPr>
         <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Gorham, NH 03581</w:t>
+        <w:t>Columbia</w:t>
+      </w:r>
+      <w:r w:rsidR="00747E34">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>MO</w:t>
+      </w:r>
+      <w:r w:rsidR="00747E34">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234909">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>6520</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7FAB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="002331BD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B7FA8">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> | </w:t>
+        <w:t xml:space="preserve">| </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00747E34">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Cell: (</w:t>
       </w:r>
       <w:r w:rsidR="00F33421">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">703) </w:t>
       </w:r>
       <w:r w:rsidR="00F55256">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>634-9618</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D66C20">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> | Business: (603) 730-7309 | Fax: (603) 825-5332</w:t>
+        <w:t xml:space="preserve"> | </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00747E34">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:r w:rsidR="005A19F2" w:rsidRPr="005A19F2">
+      <w:r w:rsidR="00B10C00" w:rsidRPr="00B10C00">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>arashid@nhfootdoctor.com</w:t>
       </w:r>
+      <w:r w:rsidR="00B10C00">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | U.S. Citizen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DCF729" w14:textId="5A85FD78" w:rsidR="00730CB6" w:rsidRDefault="00D66C20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Website: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66C20">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>www.virtualfootdoc.com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
       <w:r w:rsidR="005A19F2">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> | LinkedIn: </w:t>
+        <w:t xml:space="preserve">LinkedIn: </w:t>
       </w:r>
       <w:r w:rsidR="004B7FA8" w:rsidRPr="004B7FA8">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>https://www.linkedin.com/in/ahmad-rashid-dpm/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4202947F" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00730CB6">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="808080"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="80" w:line="228" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7807933E" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF"/>
         </w:pBdr>
         <w:spacing w:before="140" w:after="40" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>PROFESSIONAL SUMMARY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A899D3" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
+    <w:p w14:paraId="55A899D3" w14:textId="7F638E57" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:spacing w:after="80" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Board-certified podiatric physician with independent practice ownership, hospital-based podiatry, surgical residency training, wound-care experience, and extensive lower-extremity clinical judgment across outpatient, hospital, nursing-home, assisted-living, urgent-care, home-care, and correctional settings. Strong fit for Independent Medical Examination (IME), medical records review, workers' compensation foot and ankle claims, disability evaluation, causation analysis, medical necessity review, standard-of-care review, peer review, and expert-panel assignments involving foot, ankle, wound, diabetic limb, infection, ulceration, trauma, and post-injury functional limitation issues.</w:t>
+        <w:t xml:space="preserve">Board-certified </w:t>
+      </w:r>
+      <w:r w:rsidR="007C655F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multi-state licensed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podiatric physician with independent practice ownership, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72B0C" w:rsidRPr="00C72B0C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>hospital-based foot and ankle experience,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> surgical residency training, wound-care experience, and extensive lower-extremity clinical judgment across outpatient, hospital, nursing-home, assisted-living, urgent-care, home-care, and correctional settings. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E42BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Well-positioned</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Independent Medical Examination (IME), medical records review, workers' compensation foot and ankle claims, disability evaluation, causation analysis, medical necessity review, standard-of-care review, peer review, and expert-panel assignments involving foot, ankle, wound, diabetic limb, infection, ulceration, trauma, and post-injury functional limitation issues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4022077F" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF"/>
         </w:pBdr>
         <w:spacing w:before="140" w:after="40" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>INDEPENDENT MEDICAL EXAMINATION AND MEDICAL-LEGAL FOCUS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748676CA" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -220,439 +364,342 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Workers' compensation, personal injury, disability, nursing-home negligence, wound-care, infection, osteomyelitis, ulceration, amputation-risk, and podiatric standard-of-care issues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C07C08" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Clear, organized, defensible report writing for attorneys, insurance carriers, third-party administrators, IME vendors, disability reviewers, and expert panels.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1162FD66" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
+    <w:p w14:paraId="4CDA9924" w14:textId="694C9FB0" w:rsidR="00730CB6" w:rsidRDefault="00E61E7B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF"/>
         </w:pBdr>
         <w:spacing w:before="140" w:after="40" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>CORE COMPETENCIES</w:t>
+        <w:t xml:space="preserve">CERTIFICATIONS, </w:t>
+      </w:r>
+      <w:r w:rsidR="00747E34">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>LICENSURE, REGISTRATIONS, AND PROFESSIONAL DEVELOPMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9FF844" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
+    <w:p w14:paraId="00C40376" w14:textId="77777777" w:rsidR="00E61E7B" w:rsidRDefault="00E61E7B" w:rsidP="00E61E7B">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="20" w:line="228" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Board Certification &amp; Professional Memberships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC57BBD" w14:textId="77777777" w:rsidR="00E61E7B" w:rsidRDefault="00E61E7B" w:rsidP="00E61E7B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Independent Medical Examination | Medical-Legal Chart Review | Expert Panel Review | Workers' Compensation Foot and Ankle Claims</w:t>
+        <w:t>Diplomate, American Board of Podiatric Medicine - Board-Certified Podiatric Physician.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0403C0" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
+    <w:p w14:paraId="0528F282" w14:textId="77777777" w:rsidR="00E61E7B" w:rsidRDefault="00E61E7B" w:rsidP="00E61E7B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Disability Evaluation | Functional Limitation Analysis | Causation Analysis | Apportionment-Oriented Review | Medical Necessity Review</w:t>
+        <w:t>ABQAURP (</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="003F565E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>American Board of Quality Assurance and Utilization Review Physicians)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Podiatric Standard of Care | Lower-Extremity Wound Care | Diabetic Foot Ulcers | Infection | Osteomyelitis | Amputation Risk</w:t>
-[...63 lines deleted...]
-        <w:t>LICENSURE, REGISTRATIONS, CERTIFICATIONS, AND PROFESSIONAL DEVELOPMENT</w:t>
+        <w:t xml:space="preserve"> Professional Member - Active.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7931D869" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Licensure &amp; Registrations</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0A75AAAA" w14:textId="77777777" w:rsidR="002331BD" w:rsidRDefault="002331BD" w:rsidP="002331BD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
+        <w:ind w:left="259" w:hanging="173"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Missouri </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D01D5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State Unrestricted </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podiatry License </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF281F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>#2026028842</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Active.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0848284A" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>New Hampshire State Unrestricted Podiatry License #0372 - Active.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533E40F9" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Vermont State Unrestricted Podiatry License #056.0000204 - Active.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164F831A" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Florida Telehealth Provider Registration / License #TPPP12 - Active.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03652C7A" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>DEA Registrations - Active for practice in New Hampshire and Vermont; numbers available upon request.</w:t>
-      </w:r>
-[...29 lines deleted...]
-        <w:t>Podiatry License - Application in Progress.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41156233" w14:textId="7B667D76" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Texas </w:t>
       </w:r>
       <w:r w:rsidR="009D01D5" w:rsidRPr="009D01D5">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>State Unrestricted</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">State Unrestricted </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Podiatry License - Application in Progress.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6521E1" w14:textId="128D48C0" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
+    <w:p w14:paraId="6C6521E1" w14:textId="128D48C0" w:rsidR="00730CB6" w:rsidRPr="00932F61" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">California </w:t>
       </w:r>
       <w:r w:rsidR="009D01D5" w:rsidRPr="009D01D5">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>State Unrestricted</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">State Unrestricted </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Podiatry License - Application in Progress.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0941ADAE" w14:textId="76DACC2B" w:rsidR="00932F61" w:rsidRDefault="004116E4" w:rsidP="004116E4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
+        <w:ind w:left="259" w:hanging="173"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Hawaii</w:t>
+      </w:r>
+      <w:r w:rsidR="00932F61">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00932F61" w:rsidRPr="009D01D5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State Unrestricted </w:t>
+      </w:r>
+      <w:r w:rsidR="00932F61">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Podiatry License - Application in Progress.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7ED1AF64" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Eligible and willing to obtain additional state licensure as required for IME, medical-legal, insurance-review, or collaborative practice arrangements.</w:t>
-      </w:r>
-[...61 lines deleted...]
-        <w:t>Professional Member - Active.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0A773D" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:spacing w:before="40" w:after="20" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>IME, Quality &amp; Medical-Legal Professional Development</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8D449E" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>SEAK How to Start, Build, and Run a Successful IME Practice Course - Completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398E12A1" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1A6D6AEE" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:spacing w:before="40" w:after="20" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Additional Certifications &amp; Advanced Training</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72ABE807" w14:textId="3DAA70D6" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Royal College of Physicians and Surgeons of Glasgow - Current Fellow.</w:t>
       </w:r>
     </w:p>
@@ -686,62 +733,87 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>ACFAS Foot and Ankle Arthroscopy Surgical Skills Course.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04276146" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Advanced foot and ankle surgical cadaveric training, including reconstructive, trauma, arthroscopy, biologic, and wound-care related courses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CB607E" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
+    <w:p w14:paraId="69EF2A01" w14:textId="77777777" w:rsidR="00B121C9" w:rsidRDefault="00B121C9">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:spacing w:before="140" w:after="40" w:line="228" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734C82E7" w14:textId="77777777" w:rsidR="00B121C9" w:rsidRDefault="00B121C9">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF"/>
+        </w:pBdr>
+        <w:spacing w:before="140" w:after="40" w:line="228" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75CB607E" w14:textId="172B4D98" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF"/>
         </w:pBdr>
         <w:spacing w:before="140" w:after="40" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PROFESSIONAL EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1641A61B" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:spacing w:before="80" w:after="20" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Founder / Podiatric Physician | United Podiatry, PLLC | New Hampshire and Vermont | February 2022-Present</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8E15AC" w14:textId="7A871491" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Founded and operate an independent podiatry practice serving New Hampshire and Vermont across urgent-care, nursing-home, assisted-living, state-prison, home-care, and clinic-based settings.</w:t>
@@ -1065,51 +1137,50 @@
     <w:p w14:paraId="0B96726F" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Provided outpatient surgical services for clinic patients, including elective and infectious foot and ankle cases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B0CE30" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF"/>
         </w:pBdr>
         <w:spacing w:before="140" w:after="40" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>EDUCATION AND POSTGRADUATE TRAINING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE2D451" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:spacing w:before="80" w:after="20" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Podiatric Medicine and Surgery Residency with Reconstructive Rearfoot and Ankle Surgery Credential | Wyckoff Heights Medical Center / New York Medical College Teaching Hospital | Brooklyn, NY | July 2016-June 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF7E8D7" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Chief Resident of Podiatry during final year.</w:t>
@@ -1130,220 +1201,92 @@
     </w:p>
     <w:p w14:paraId="138DE6E9" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:spacing w:before="80" w:after="20" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Doctor of Podiatric Medicine | Barry University School of Podiatric Medicine | Miami Shores, FL | April 2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E03FD4" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>BUSPM Merit Scholarship; Dean's List.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FD70EC" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
+    <w:p w14:paraId="0BE9C584" w14:textId="77777777" w:rsidR="00B121C9" w:rsidRDefault="00B121C9">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FD70EC" w14:textId="5946CB15" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:spacing w:before="80" w:after="20" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Master of Science in Accounting | University of Massachusetts - Isenberg School of Management | Amherst, MA | May 2012</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E1DD76" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:spacing w:before="80" w:after="20" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bachelor of Business Administration | University of Massachusetts - Isenberg School of Management | Amherst, MA | May 2010</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AF9B589" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Cum Laude; Major: Accounting and Information Systems; Pre-Medical Studies.</w:t>
-      </w:r>
-[...135 lines deleted...]
-        <w:t xml:space="preserve"> cadaver labs and surgical skills training - 2018-2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2893DB46" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF"/>
         </w:pBdr>
         <w:spacing w:before="140" w:after="40" w:line="228" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>PROFESSIONAL PRESENTATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B4FDF60" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1371,97 +1314,97 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Diabetic limb salvage, wound care, ulceration, infection, osteomyelitis, and amputation-risk analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1214D04C" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Reconstructive and elective foot and ankle surgery; post-injury and post-surgical treatment review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4387AA15" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
+    <w:p w14:paraId="541C86C6" w14:textId="279A2CFC" w:rsidR="00730CB6" w:rsidRDefault="00747E34" w:rsidP="00A91455">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
         <w:ind w:left="259" w:hanging="173"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Foot and ankle trauma, sports medicine, lower-extremity impairment, functional limitation, and disability-related review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4694C37E" w14:textId="77777777" w:rsidR="00730CB6" w:rsidRDefault="00747E34">
-[...24 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="00730CB6" w:rsidSect="00F840E7">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1B6AE228" w14:textId="77777777" w:rsidR="004C29AA" w:rsidRDefault="004C29AA" w:rsidP="00B121C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4570B5BE" w14:textId="77777777" w:rsidR="004C29AA" w:rsidRDefault="004C29AA" w:rsidP="00B121C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -1481,50 +1424,203 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1111933618"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="4F4FE0CF" w14:textId="3A170B8F" w:rsidR="00B121C9" w:rsidRDefault="00B121C9">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5C330C8E" w14:textId="35984397" w:rsidR="00B121C9" w:rsidRDefault="00B121C9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0D45DBC0" w14:textId="77777777" w:rsidR="004C29AA" w:rsidRDefault="004C29AA" w:rsidP="00B121C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="07284DC7" w14:textId="77777777" w:rsidR="004C29AA" w:rsidRDefault="004C29AA" w:rsidP="00B121C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
@@ -1636,142 +1732,178 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D0A62B40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27FC591A"/>
+    <w:tmpl w:val="6F60206A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1255044557">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="723144318">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1139302480">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1552420383">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="813836726">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="192573728">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1788698846">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="480925047">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="122311201">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00117097"/>
     <w:rsid w:val="0012616E"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="001F0D31"/>
+    <w:rsid w:val="00215BF7"/>
+    <w:rsid w:val="002331BD"/>
+    <w:rsid w:val="00234909"/>
+    <w:rsid w:val="002420EA"/>
     <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002C62DB"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00350D9B"/>
     <w:rsid w:val="00387A7F"/>
+    <w:rsid w:val="003E42BF"/>
     <w:rsid w:val="003F565E"/>
+    <w:rsid w:val="003F5AED"/>
+    <w:rsid w:val="004116E4"/>
     <w:rsid w:val="004838DF"/>
     <w:rsid w:val="004B7FA8"/>
+    <w:rsid w:val="004C29AA"/>
+    <w:rsid w:val="00524D94"/>
     <w:rsid w:val="00582AA2"/>
     <w:rsid w:val="005A19F2"/>
     <w:rsid w:val="005B4D13"/>
     <w:rsid w:val="006A5D2E"/>
+    <w:rsid w:val="006B5C2C"/>
     <w:rsid w:val="00715E23"/>
     <w:rsid w:val="00730CB6"/>
     <w:rsid w:val="00733192"/>
     <w:rsid w:val="00747E34"/>
+    <w:rsid w:val="007B6AB4"/>
+    <w:rsid w:val="007C655F"/>
+    <w:rsid w:val="007D21D9"/>
     <w:rsid w:val="00847DF9"/>
+    <w:rsid w:val="008770B9"/>
+    <w:rsid w:val="00932F61"/>
     <w:rsid w:val="009D01D5"/>
+    <w:rsid w:val="00A91455"/>
     <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00AE62AF"/>
+    <w:rsid w:val="00AF281F"/>
+    <w:rsid w:val="00AF3ABA"/>
+    <w:rsid w:val="00AF7FAB"/>
+    <w:rsid w:val="00B10C00"/>
+    <w:rsid w:val="00B121C9"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B9487B"/>
+    <w:rsid w:val="00BD6C76"/>
+    <w:rsid w:val="00C57AEE"/>
+    <w:rsid w:val="00C72B0C"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00D52E81"/>
+    <w:rsid w:val="00D66C20"/>
     <w:rsid w:val="00D96258"/>
+    <w:rsid w:val="00E61E7B"/>
     <w:rsid w:val="00E87544"/>
     <w:rsid w:val="00E87C55"/>
     <w:rsid w:val="00F33421"/>
     <w:rsid w:val="00F55256"/>
     <w:rsid w:val="00F840E7"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -13182,51 +13314,51 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A19F2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13526,73 +13658,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1530</Words>
-  <Characters>8724</Characters>
+  <Words>1311</Words>
+  <Characters>7478</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10234</CharactersWithSpaces>
+  <CharactersWithSpaces>8772</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ahmad Rashid DPM IME Resume</dc:title>
   <dc:subject>Independent Medical Examination Resume</dc:subject>
   <dc:creator/>
   <cp:keywords>Independent Medical Examiner, IME, podiatry, medical legal, expert witness, workers compensation, disability review</cp:keywords>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>